--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -1,597 +1,711 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="681A166A" w14:textId="77777777" w:rsidR="00367C02" w:rsidRDefault="00000000">
+    <w:p w14:paraId="061DA914" w14:textId="77777777" w:rsidR="00316515" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TO: The Board Chairperson / Chief Executive Officer  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDACC1B" w14:textId="77777777" w:rsidR="00367C02" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AEC2049" w14:textId="77777777" w:rsidR="00316515" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">FROM: [Your Name], Company Secretary  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D4FB5B" w14:textId="77777777" w:rsidR="00367C02" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F9F56F5" w14:textId="77777777" w:rsidR="00316515" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DATE: [Current Date]  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBB99D7" w14:textId="77777777" w:rsidR="00367C02" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5217EADF" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRDefault="004C1F1C">
       <w:pPr>
         <w:spacing w:after="178" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="0409A766" w14:textId="77777777" w:rsidR="00367C02" w:rsidRDefault="00000000">
+    </w:p>
+    <w:p w14:paraId="48DABF7B" w14:textId="4D5E6BF2" w:rsidR="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="004C1F1C">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dear [Name], </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0167A2D0" w14:textId="77777777" w:rsidR="00367C02" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="-5"/>
+    <w:p w14:paraId="6ED79E96" w14:textId="33189BA5" w:rsidR="00316515" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="178" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I am writing to request your approval to attend the Company Secretary Summit &amp; Awards (CSSA 2026), scheduled for 16 July 2026 at the </w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>REQUEST TO ATTEND THE 2026 CO</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1F1C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPANY </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SEC</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1F1C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>RETARY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SUMMIT &amp; AWARDS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B6797F" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am writing to request approval to attend the Company Secretaries Summit and Awards, taking place on 16 July 2026 at the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Labadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beach Hotel, Accra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315FEB22" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The summit brings together up to 200 of Ghana's most senior governance professionals for a full day of high-level engagement on the issues shaping board practice today. The theme, Governance as Value Creation, reflects a shift in how leading organisations are positioning their governance function, and I believe our Secretariat should be part of that conversation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CC43B4" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="004C1F1C">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The programme covers three areas directly relevant to our board's priorities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024E2DC1" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Board Dynamics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: A session drawing on the Contribution Compass, a behavioural profiling tool, to sharpen how I read group dynamics and navigate conflict in the boardroom, with the goal of improving the quality and pace of board decision-making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3E0508" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AI and Digital Governance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dedicated plenary equipping governance professionals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to advise their boards on the ethical considerations, emerging risks, and oversight frameworks required as organisations adopt artificial intelligence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4253B510" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Strategic Positioning of the Secretariat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: A breakout session making the case for how a high-performing governance function creates measurable strategic value, moving beyond a support role to active contribution at board level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2055F747" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The day concludes with the inaugural Company Secretary of the Year Awards, recognising governance professionals across the private sector, state-owned enterprises, and the rising generation of practitioners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFC2C7F" w14:textId="29093B09" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The early bird registration fee is GHS 3,600 per delegate, available until </w:t>
+      </w:r>
       <w:r>
-        <w:t>Labadi</w:t>
-[...153 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 April 2026.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am requesting that this be funded as part of the Secretariat's professional development allocation for the 2026 financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DB8338" w14:textId="03A8C729" w:rsidR="00EC0E02" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+      <w:pPr>
+        <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00367C02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I look forward to your consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFB9BC7" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="004C1F1C">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yours sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8766CF" w14:textId="77777777" w:rsidR="00EC0E02" w:rsidRPr="004C1F1C" w:rsidRDefault="00EC0E02" w:rsidP="004C1F1C">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229425EB" w14:textId="27F3F5F7" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="004C1F1C">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>[Your Name]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0E02">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Job Title]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380D0948" w14:textId="6045EB6F" w:rsidR="00316515" w:rsidRDefault="00316515" w:rsidP="008B6EE0">
+      <w:pPr>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00316515">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1492" w:right="1567" w:bottom="1568" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="042949B1"/>
+    <w:nsid w:val="7FBB0D53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C93EE15E"/>
-    <w:lvl w:ilvl="0" w:tplc="7AE40E7C">
+    <w:tmpl w:val="DB38A156"/>
+    <w:lvl w:ilvl="0" w:tplc="D8BC3060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FC12C692">
+    <w:lvl w:ilvl="1" w:tplc="62C6AD1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81064ADC">
+    <w:lvl w:ilvl="2" w:tplc="FACE75C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56988C6C">
+    <w:lvl w:ilvl="3" w:tplc="B394BC5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84484E5A">
+    <w:lvl w:ilvl="4" w:tplc="A63A9BFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6B2A8E28">
+    <w:lvl w:ilvl="5" w:tplc="A81CA932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1D24785A">
+    <w:lvl w:ilvl="6" w:tplc="5DF8567E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83028160">
+    <w:lvl w:ilvl="7" w:tplc="77B4D658">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AF4A5B3C">
+    <w:lvl w:ilvl="8" w:tplc="A0E0392C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1868987909">
+  <w:num w:numId="1" w16cid:durableId="1694456377">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00367C02"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0088236B"/>
+    <w:rsidRoot w:val="00316515"/>
+    <w:rsid w:val="00115311"/>
+    <w:rsid w:val="00316515"/>
+    <w:rsid w:val="004C1F1C"/>
+    <w:rsid w:val="00806F72"/>
+    <w:rsid w:val="008B6EE0"/>
+    <w:rsid w:val="00EC0E02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GH"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2E85E4A3"/>
-  <w15:docId w15:val="{3BA84879-ACB7-4698-A28E-05DAA277D409}"/>
+  <w14:docId w14:val="0FC598D7"/>
+  <w15:docId w15:val="{DD7E8B56-52AE-4612-A16D-21847EFABC11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GH" w:eastAsia="en-GH" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -951,129 +1065,128 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="167" w:line="268" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1081,51 +1194,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1192,65 +1305,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1271,88 +1384,68 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>305</Words>
-  <Characters>1742</Characters>
+  <Words>298</Words>
+  <Characters>1703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2043</CharactersWithSpaces>
+  <CharactersWithSpaces>1998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>We Care</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>