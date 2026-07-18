--- v1 (2026-06-03)
+++ v2 (2026-07-18)
@@ -86,217 +86,243 @@
       <w:r w:rsidR="004C1F1C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RETARY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> SUMMIT &amp; AWARDS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B6797F" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am writing to request approval to attend the Company Secretaries Summit and Awards, taking place on 16 July 2026 at the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="315FEB22" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+        <w:t>I am writing to request approval to attend the Company Secretaries Summit and Awards, taking place on 16 July 2026 at the Labadi Beach Hotel, Accra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315FEB22" w14:textId="0EDD7062" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The summit brings together up to 200 of Ghana's most senior governance professionals for a full day of high-level engagement on the issues shaping board practice today. The theme, Governance as Value Creation, reflects a shift in how leading organisations are positioning their governance function, and I believe our Secretariat should be part of that conversation.</w:t>
+        <w:t>The summit brings together up to</w:t>
+      </w:r>
+      <w:r w:rsidR="003462C6">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 150</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Ghana's most senior governance professionals for a full day of high-level engagement on the issues shaping board practice today. The theme, Governance as Value Creation, reflects a shift in how leading organisations are positioning their governance function, and I believe our Secretariat should be part of that conversation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CC43B4" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="004C1F1C">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The programme covers three areas directly relevant to our board's priorities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="024E2DC1" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Board Dynamics</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: A session drawing on the Contribution Compass, a behavioural profiling tool, to sharpen how I read group dynamics and navigate conflict in the boardroom, with the goal of improving the quality and pace of board decision-making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3E0508" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+    <w:p w14:paraId="0C3E0508" w14:textId="50FD2E6E" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>AI and Digital Governance</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: A </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00644E05" w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dedicated plenary equipping governance professional</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to advise their boards on the ethical considerations, emerging risks, and oversight frameworks required as organisations adopt artificial intelligence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4253B510" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Strategic Positioning of the Secretariat</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: A breakout session making the case for how a high-performing governance function creates measurable strategic value, moving beyond a support role to active contribution at board level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2055F747" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The day concludes with the inaugural Company Secretary of the Year Awards, recognising governance professionals across the private sector, state-owned enterprises, and the rising generation of practitioners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFC2C7F" w14:textId="29093B09" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
+    <w:p w14:paraId="1CFC2C7F" w14:textId="3C709BB6" w:rsidR="004C1F1C" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The early bird registration fee is GHS 3,600 per delegate, available until </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00644E05">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fee is GHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00686612">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4,320</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1F1C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per delegate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">30 April 2026.  </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00593B0C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am requesting that this be funded as part of the Secretariat's professional development allocation for the 2026 financial year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DB8338" w14:textId="03A8C729" w:rsidR="00EC0E02" w:rsidRPr="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="00EC0E02">
       <w:pPr>
         <w:ind w:left="-5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1F1C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I look forward to your consideration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFB9BC7" w14:textId="77777777" w:rsidR="004C1F1C" w:rsidRDefault="004C1F1C" w:rsidP="004C1F1C">
       <w:pPr>
@@ -340,65 +366,65 @@
         <w:br/>
         <w:t>[Job Title]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380D0948" w14:textId="6045EB6F" w:rsidR="00316515" w:rsidRDefault="00316515" w:rsidP="008B6EE0">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00316515">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1492" w:right="1567" w:bottom="1568" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -602,70 +628,77 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1694456377">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="164"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00316515"/>
     <w:rsid w:val="00115311"/>
     <w:rsid w:val="00316515"/>
+    <w:rsid w:val="003462C6"/>
+    <w:rsid w:val="00356BAE"/>
     <w:rsid w:val="004C1F1C"/>
+    <w:rsid w:val="00593B0C"/>
+    <w:rsid w:val="00644E05"/>
+    <w:rsid w:val="00686612"/>
     <w:rsid w:val="00806F72"/>
     <w:rsid w:val="008B6EE0"/>
+    <w:rsid w:val="00BC6577"/>
+    <w:rsid w:val="00D854C3"/>
+    <w:rsid w:val="00DE4276"/>
     <w:rsid w:val="00EC0E02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -1065,50 +1098,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="167" w:line="268" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
@@ -1396,56 +1430,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1703</Characters>
+  <Pages>1</Pages>
+  <Words>290</Words>
+  <Characters>1654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1998</CharactersWithSpaces>
+  <CharactersWithSpaces>1941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>We Care</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>